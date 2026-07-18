--- v0 (2026-07-15)
+++ v1 (2026-07-18)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R085dd30779314612" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R53aaeddde80048f3" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R9de7be8af22149e3"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rbc5c12be2fc24559"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R4778b7a4207f4f98"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rd150b0b7bf6442c9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R71858ac46ba74330"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R75df9120b1654985"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R70aae40658c94593"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R898e67be5dfc49ed"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Re74cce2f0d0444c2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Redede25b7e034def"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Re3a17f5821a34c2b"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9de7be8af22149e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4778b7a4207f4f98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R06d815f6ed294155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd35325e8e7854d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8d03e1a811534ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R114a6a85c1b8436f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re3dc385222074a22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd150b0b7bf6442c9" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2932d15e7e324435" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbc5c12be2fc24559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R71858ac46ba74330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R75df9120b1654985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R70aae40658c94593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R898e67be5dfc49ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re74cce2f0d0444c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Redede25b7e034def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re3a17f5821a34c2b" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbb54c9f5a1d64c2d" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R85e5f77e00c44ab0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R7c07111b1ab3448d" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R96f63178f2c344fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R2efd87283ccf49b6" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R85e5f77e00c44ab0"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R96f63178f2c344fb"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2221dbed51044a42" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rcb4f4398f10d45ad" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf92a3beacf864f64" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1af600d5b429417e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R86938bfbb535417a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd744c5a7d4ff4cb3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R47fe2cc80cb843e4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9885f1b956b64db7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Raa256b9a5e92426e" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>